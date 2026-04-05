--- v0 (2025-11-17)
+++ v1 (2026-04-05)
@@ -1,295 +1,393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="002C064B" w:rsidRPr="00693C05" w:rsidRDefault="00EC468B" w:rsidP="006F3A22">
+    <w:p w:rsidR="002C064B" w:rsidRPr="00693C05" w:rsidRDefault="006F2CFE" w:rsidP="006F3A22">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Lima,</w:t>
+        <w:t>(Ciudad)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA75C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E50E63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F3A22">
+      <w:r w:rsidR="00D2074C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">___ de _______ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006F3A22">
+      <w:r w:rsidR="00D2074C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006F3A22">
+      <w:r w:rsidR="00D2074C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20__</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B41C40" w:rsidRDefault="00B41C40" w:rsidP="002C064B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EC468B" w:rsidRDefault="00EC468B" w:rsidP="002C064B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Señor</w:t>
       </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009677FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C064B" w:rsidRDefault="009A01E1" w:rsidP="002C064B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009677FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Dirección de</w:t>
+      </w:r>
+      <w:r w:rsidR="002C064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registro </w:t>
+      </w:r>
+      <w:r w:rsidR="009768CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electoral </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Gerente de Registro Electoral</w:t>
+        <w:t>Registro Nacional de Identificación y Estado Civil – RENIEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C064B" w:rsidRDefault="007530EB" w:rsidP="002C064B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Jr. Brigadier Pumacahua N°1145</w:t>
+      </w:r>
+      <w:r w:rsidR="009768CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>-1149</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007530EB" w:rsidRPr="00343855" w:rsidRDefault="006F2CFE" w:rsidP="002C064B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Jesús María</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...23 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-    <w:p w:rsidR="002C064B" w:rsidRPr="009A18D9" w:rsidRDefault="007530EB" w:rsidP="002C064B">
+    </w:p>
+    <w:p w:rsidR="002C064B" w:rsidRPr="009A18D9" w:rsidRDefault="007530EB" w:rsidP="00DC214F">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2394"/>
         </w:tabs>
-        <w:ind w:left="1560" w:hanging="1560"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="2268" w:hanging="1560"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -449,154 +547,262 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Yo, _______________________________________________, identificado (a) con DNI N°________________, en mi calidad de ____________________________de _________________________________con domicilio en _________</w:t>
+        <w:t xml:space="preserve">Yo, _______________________________________________, identificado (a) con DNI N°________________, en mi calidad de ____________________________de _________________________________con </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en _________</w:t>
       </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>___________________ ________</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">___________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la ciudad de </w:t>
+      </w:r>
+      <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>__ número</w:t>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_, con </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>número</w:t>
       </w:r>
       <w:r w:rsidR="00AD11A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> telefónico</w:t>
       </w:r>
       <w:r w:rsidR="00AD11A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> _______________y correo electrónico ________________________________ para efectos de realizar coordinaciones posteriores, me presento ante Usted y digo:</w:t>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________y correo (s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________, me presento ante Usted y digo:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Que estando próximo a realizar la elección de ______________________________________el día ___________del mes _________ del año _____________; </w:t>
+        <w:t>Que estando próximo a realizar la elección de</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________el día ___________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mes _________ año _____________; </w:t>
       </w:r>
       <w:r w:rsidR="00AD11A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>solicitamos el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00861768">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -633,147 +839,211 @@
       <w:r w:rsidR="00AD11A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">esultados de nuestro </w:t>
       </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">proceso electoral, ni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>implica efectuar actividades de supervisión, observación o veeduría electoral</w:t>
+        <w:t>implica efectuar actividades de supervisión</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observación </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electoral </w:t>
       </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de parte de este organismo electoral</w:t>
+        <w:t>de parte de este organismo electoral</w:t>
       </w:r>
       <w:r w:rsidR="00410AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C064B" w:rsidRPr="00C2380E" w:rsidRDefault="00F021F4" w:rsidP="002C064B">
-[...14 lines deleted...]
-        <w:t>Finalmente tengo conocimiento de que el RENIEC, ante situaciones contrarias a las normas electorales</w:t>
+    <w:p w:rsidR="00733E05" w:rsidRPr="00E95E23" w:rsidRDefault="00733E05" w:rsidP="00733E05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asimismo, solicito que cualquier comunicación o notificación relacionada con el servicio de Apoyo Técnico Electoral, me sean remitidos a través del correo electrónico consignado en la presente solicitud; para lo cual brindo autorización expresa conforme a lo dispuesto en el artículo 20° numeral 20.4 del TUO de la Ley N° 27444, Ley del Procedimiento Administrativo General, aprobado mediante Decreto Supremo N° 004-2019-JUS, asumiendo la responsabilidad de la recepción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00733E05" w:rsidRDefault="00733E05" w:rsidP="002C064B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C064B" w:rsidRPr="00C2380E" w:rsidRDefault="00733E05" w:rsidP="002C064B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalmente, tengo conocimiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F021F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que el RENIEC, ante situaciones contrarias a las normas electorales</w:t>
       </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD11A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> no tendrá responsabilidad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F021F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> y podrá suspender</w:t>
       </w:r>
       <w:r w:rsidR="007530EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y/o dar por concluido el apoyo técnico </w:t>
-[...7 lines deleted...]
-        <w:t>electoral</w:t>
+        <w:t xml:space="preserve"> o dar por concluido el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> servicio</w:t>
       </w:r>
       <w:r w:rsidR="00C2380E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C2380E" w:rsidRDefault="00C2380E" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRPr="00C2380E" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -838,51 +1108,69 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD11A5" w:rsidRPr="009A18D9" w:rsidRDefault="00AD11A5" w:rsidP="002C064B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C064B" w:rsidRPr="009A18D9" w:rsidRDefault="002C064B" w:rsidP="002C064B">
+    <w:p w:rsidR="002C064B" w:rsidRDefault="002C064B" w:rsidP="002C064B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00040340" w:rsidRDefault="00040340" w:rsidP="002C064B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00040340" w:rsidRPr="009A18D9" w:rsidRDefault="00040340" w:rsidP="002C064B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C064B" w:rsidRPr="009A18D9" w:rsidRDefault="002C064B" w:rsidP="002C064B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A18D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -933,213 +1221,234 @@
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
         <w:t xml:space="preserve">(Firma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
         <w:t>del Solicitante y Sello de ser el caso</w:t>
       </w:r>
       <w:r w:rsidRPr="009A18D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C064B" w:rsidRPr="00A305EF" w:rsidRDefault="002C064B" w:rsidP="002C064B">
+    <w:p w:rsidR="00040340" w:rsidRDefault="00040340" w:rsidP="002C064B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A305EF">
+    </w:p>
+    <w:p w:rsidR="002C064B" w:rsidRPr="00A305EF" w:rsidRDefault="002C064B" w:rsidP="002C064B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A305EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="es-PE"/>
+        </w:rPr>
         <w:t>Adjuntar</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="002C064B" w:rsidRDefault="007530EB" w:rsidP="007530EB">
+    </w:p>
+    <w:p w:rsidR="00733E05" w:rsidRPr="00733E05" w:rsidRDefault="00733E05" w:rsidP="00733E05">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733E05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copia </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C064B" w:rsidRPr="00A305EF">
+        <w:t>Copia del documento vigente que acredite su representación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00733E05" w:rsidRPr="00733E05" w:rsidRDefault="00733E05" w:rsidP="00733E05">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">del documento vigente que acredite </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00733E05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
-        <w:t>al representante del solicitante.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F021F4" w:rsidRPr="00A305EF" w:rsidRDefault="007530EB" w:rsidP="002C064B">
+        <w:t>Cronograma del proceso electoral interno (opcional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA75C9" w:rsidRPr="00722053" w:rsidRDefault="00733E05" w:rsidP="00722053">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733E05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-PE"/>
         </w:rPr>
-        <w:t>Cronograma del proceso electoral interno.</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00F021F4" w:rsidRPr="00A305EF">
+        <w:t>Medio óptico con la relación de electores.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:sectPr w:rsidR="00BA75C9" w:rsidRPr="00722053">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62B8755D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C48214"/>
     <w:lvl w:ilvl="0" w:tplc="280A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="280A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1191,118 +1500,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="280A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="280A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="782B53A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC6402E0"/>
+    <w:lvl w:ilvl="0" w:tplc="280A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="280A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="280A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="280A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="280A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="280A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="280A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="280A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="280A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C064B"/>
+    <w:rsid w:val="00040340"/>
     <w:rsid w:val="000416EE"/>
+    <w:rsid w:val="0012248F"/>
     <w:rsid w:val="001C377D"/>
     <w:rsid w:val="002C064B"/>
+    <w:rsid w:val="00314324"/>
+    <w:rsid w:val="003208BF"/>
     <w:rsid w:val="00343855"/>
     <w:rsid w:val="00410AAA"/>
+    <w:rsid w:val="004C27C8"/>
+    <w:rsid w:val="00697EA6"/>
+    <w:rsid w:val="006F2CFE"/>
     <w:rsid w:val="006F3A22"/>
     <w:rsid w:val="00707B37"/>
+    <w:rsid w:val="00722053"/>
+    <w:rsid w:val="00733E05"/>
     <w:rsid w:val="007530EB"/>
     <w:rsid w:val="00861768"/>
+    <w:rsid w:val="008B6C9D"/>
+    <w:rsid w:val="009677FA"/>
+    <w:rsid w:val="009768CD"/>
     <w:rsid w:val="009862E2"/>
+    <w:rsid w:val="009A01E1"/>
     <w:rsid w:val="00AD11A5"/>
     <w:rsid w:val="00AF2776"/>
     <w:rsid w:val="00B41C40"/>
+    <w:rsid w:val="00BA75C9"/>
     <w:rsid w:val="00C2380E"/>
+    <w:rsid w:val="00D2074C"/>
+    <w:rsid w:val="00D45CA2"/>
     <w:rsid w:val="00D6618B"/>
     <w:rsid w:val="00D73160"/>
+    <w:rsid w:val="00DA2810"/>
+    <w:rsid w:val="00DA51F7"/>
+    <w:rsid w:val="00DC214F"/>
     <w:rsid w:val="00E50E63"/>
+    <w:rsid w:val="00E56DFC"/>
     <w:rsid w:val="00EC468B"/>
     <w:rsid w:val="00EE0741"/>
     <w:rsid w:val="00F021F4"/>
     <w:rsid w:val="00FC65DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{F04E257A-2BC7-43C4-B255-B73DE34EA553}"/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{DBE41F68-AC17-42DB-BBF3-A931EB421535}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1841,51 +2258,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002C064B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2105,331 +2522,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...258 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>239</Words>
-  <Characters>1315</Characters>
+  <Words>314</Words>
+  <Characters>1731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1551</CharactersWithSpaces>
+  <CharactersWithSpaces>2041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rommel Eduardo Espinoza Novoa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>