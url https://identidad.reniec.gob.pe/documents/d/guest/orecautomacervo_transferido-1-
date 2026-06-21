--- v1 (2026-02-01)
+++ v2 (2026-06-21)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F8A7A4E-E226-4C2A-B991-95AB225BF773}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F6C9042-FA28-45FA-9BB1-D7FA7EB43C5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ORAF con acervo transferido" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ORAF con acervo transferido'!$B$11:$J$109</definedName>
     <definedName name="AECIR">[1]Hoja1!$B$62:$T$76</definedName>
     <definedName name="alianza">[1]Hoja1!$C$6:$C$19</definedName>
     <definedName name="Andy">[1]Hoja1!$C$5:$U$20</definedName>
     <definedName name="JR">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -1277,51 +1277,51 @@
     <t>POR FECHA DE TRANSFERENCIA (ASCENDENTE)</t>
   </si>
   <si>
     <t>RANGO DE AÑOS TRANSFERIDOS</t>
   </si>
   <si>
     <t>NUESTRA SEÑORA DE LA NATIVIDAD</t>
   </si>
   <si>
     <t>AUGUSTO B LEGUIA</t>
   </si>
   <si>
     <t>FRANCISCO BOLOGNESI</t>
   </si>
   <si>
     <t>RJ Nº 117-2025-JNAC/RENIEC</t>
   </si>
   <si>
     <t>1992-2023</t>
   </si>
   <si>
     <t>CENTRO POBLADO</t>
   </si>
   <si>
     <t>OREC AUTOMATIZADAS CUYO ACERVO DOCUMENTARIO REGISTRAL HA SIDO TRANSFERIDO AL RENIEC
-(Al 12 DE DICIEMBRE DEL 2025)</t>
+(Al 22 DE MAYO DEL 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ [$€]* #,##0.00_ ;_ [$€]* \-#,##0.00_ ;_ [$€]* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(&quot;S/.&quot;\ * #,##0_);_(&quot;S/.&quot;\ * \(#,##0\);_(&quot;S/.&quot;\ * &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ &quot;pta&quot;_-;\-* #,##0.00\ &quot;pta&quot;_-;_-* &quot;-&quot;??\ &quot;pta&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5423,51 +5423,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B5:J123"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="5.140625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.140625" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" customWidth="1"/>
     <col min="7" max="7" width="19.42578125" customWidth="1"/>
     <col min="8" max="8" width="28.140625" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" customWidth="1"/>
     <col min="10" max="10" width="21.7109375" style="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:10">
       <c r="B5" s="1"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="4"/>
       <c r="H5" s="2"/>
       <c r="I5" s="4"/>