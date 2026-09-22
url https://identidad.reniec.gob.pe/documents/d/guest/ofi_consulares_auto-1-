--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -8,89 +8,91 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E5BA094-731B-4198-83E3-F26591D2351B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BFA42A4-71A4-4027-B169-6177955E9A2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="13050" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$6:$F$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B77" i="1" l="1"/>
+  <c r="B86" i="1" l="1"/>
+  <c r="B87" i="1"/>
+  <c r="B88" i="1" s="1"/>
+  <c r="B77" i="1"/>
   <c r="B78" i="1"/>
   <c r="B79" i="1"/>
   <c r="B80" i="1"/>
   <c r="B81" i="1"/>
   <c r="B82" i="1"/>
   <c r="B83" i="1" s="1"/>
   <c r="B84" i="1" s="1"/>
   <c r="B85" i="1" s="1"/>
-  <c r="B86" i="1" s="1"/>
   <c r="B69" i="1"/>
   <c r="B70" i="1" s="1"/>
   <c r="B71" i="1" s="1"/>
   <c r="B72" i="1" s="1"/>
   <c r="B73" i="1" s="1"/>
   <c r="B74" i="1" s="1"/>
   <c r="B75" i="1" s="1"/>
   <c r="B76" i="1" s="1"/>
   <c r="B63" i="1"/>
   <c r="B64" i="1" s="1"/>
   <c r="B65" i="1" s="1"/>
   <c r="B66" i="1" s="1"/>
   <c r="B67" i="1" s="1"/>
   <c r="B68" i="1" s="1"/>
   <c r="B62" i="1"/>
   <c r="B59" i="1"/>
   <c r="B60" i="1"/>
   <c r="B61" i="1"/>
   <c r="B54" i="1"/>
   <c r="B55" i="1"/>
   <c r="B56" i="1" s="1"/>
   <c r="B57" i="1" s="1"/>
   <c r="B58" i="1" s="1"/>
   <c r="B52" i="1"/>
   <c r="B53" i="1"/>
@@ -120,51 +122,51 @@
   <c r="B29" i="1" s="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="B31" i="1" s="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="B34" i="1" s="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="B36" i="1" s="1"/>
   <c r="B37" i="1" s="1"/>
   <c r="B38" i="1" s="1"/>
   <c r="B39" i="1" s="1"/>
   <c r="B40" i="1" s="1"/>
   <c r="B41" i="1" s="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="B43" i="1" s="1"/>
   <c r="B44" i="1" s="1"/>
   <c r="B45" i="1" s="1"/>
   <c r="B46" i="1" s="1"/>
   <c r="B47" i="1" s="1"/>
   <c r="B48" i="1" s="1"/>
   <c r="B49" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="130">
   <si>
     <t>OFICINAS REGISTRALES CONSULARES (ORC) AUTOMATIZADAS</t>
   </si>
   <si>
     <t>CONTINENTE</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>CONSULADO</t>
   </si>
   <si>
     <t>FECHA DE LANZAMIENTO</t>
   </si>
   <si>
     <t>AMERICA</t>
   </si>
   <si>
     <t>EUROPA</t>
   </si>
   <si>
     <t>ITALIA</t>
   </si>
   <si>
@@ -455,93 +457,105 @@
   <si>
     <t>MADRID</t>
   </si>
   <si>
     <t>SUIZA</t>
   </si>
   <si>
     <t>GINEBRA</t>
   </si>
   <si>
     <t>FRANKFURT</t>
   </si>
   <si>
     <t>SUECIA</t>
   </si>
   <si>
     <t>ESTOCOLMO</t>
   </si>
   <si>
     <t>PORTUGAL</t>
   </si>
   <si>
     <t>LISBOA</t>
   </si>
   <si>
-    <t>AL 03 DE JULIO DE 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DINAMARCA</t>
   </si>
   <si>
     <t>COPENHAGUE</t>
   </si>
   <si>
     <t>GRAN BRETAÑA</t>
   </si>
   <si>
     <t>LONDRES</t>
   </si>
   <si>
     <t>NORUEGA</t>
   </si>
   <si>
     <t>OSLO</t>
   </si>
   <si>
     <t>HAMBURGO</t>
   </si>
   <si>
     <t>VALENCIA</t>
   </si>
   <si>
     <t>RUSIA</t>
   </si>
   <si>
     <t>MOSCU</t>
   </si>
   <si>
     <t>BERNA</t>
   </si>
   <si>
     <t>BILBAO</t>
   </si>
   <si>
     <t>REPUBLICA CHECA</t>
   </si>
   <si>
     <t>PRAGA</t>
+  </si>
+  <si>
+    <t>AL 31 DEAGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>MUNICH</t>
+  </si>
+  <si>
+    <t>AFRICA</t>
+  </si>
+  <si>
+    <t>MARRUECOS</t>
+  </si>
+  <si>
+    <t>RABAT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1103,82 +1117,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F86"/>
+  <dimension ref="B1:F88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M8" sqref="M8"/>
+      <selection activeCell="E67" sqref="E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.140625" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="20" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:6" s="11" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
     </row>
     <row r="4" spans="2:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
     <row r="5" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="13" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
     </row>
     <row r="6" spans="2:6" s="1" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="5">
@@ -2347,51 +2361,51 @@
       </c>
       <c r="F71" s="8">
         <v>46118</v>
       </c>
     </row>
     <row r="72" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B72" s="5">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F72" s="8">
         <v>46119</v>
       </c>
     </row>
     <row r="73" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B73" s="5">
-        <f t="shared" ref="B73:B86" si="1">B72+1</f>
+        <f t="shared" ref="B73:B88" si="1">B72+1</f>
         <v>67</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>103</v>
       </c>
       <c r="F73" s="8">
         <v>46120</v>
       </c>
     </row>
     <row r="74" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B74" s="5">
         <f t="shared" si="1"/>
         <v>68</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>104</v>
@@ -2444,201 +2458,237 @@
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F77" s="8">
         <v>46136</v>
       </c>
     </row>
     <row r="78" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B78" s="5">
         <f t="shared" si="1"/>
         <v>72</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E78" s="10" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F78" s="8">
         <v>46148</v>
       </c>
     </row>
     <row r="79" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B79" s="5">
         <f t="shared" si="1"/>
         <v>73</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E79" s="10" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F79" s="8">
         <v>46149</v>
       </c>
     </row>
     <row r="80" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B80" s="5">
         <f t="shared" si="1"/>
         <v>74</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D80" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E80" s="10" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F80" s="8">
         <v>46174</v>
       </c>
     </row>
     <row r="81" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B81" s="5">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F81" s="8">
         <v>46185</v>
       </c>
     </row>
     <row r="82" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B82" s="5">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F82" s="8">
         <v>46189</v>
       </c>
     </row>
     <row r="83" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B83" s="5">
         <f t="shared" si="1"/>
         <v>77</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D83" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E83" s="10" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F83" s="8">
         <v>46190</v>
       </c>
     </row>
     <row r="84" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B84" s="5">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F84" s="8">
         <v>46191</v>
       </c>
     </row>
     <row r="85" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B85" s="5">
         <f t="shared" si="1"/>
         <v>79</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F85" s="8">
         <v>46197</v>
       </c>
     </row>
     <row r="86" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B86" s="5">
         <f t="shared" si="1"/>
         <v>80</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E86" s="10" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F86" s="8">
         <v>46206</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B87" s="5">
+        <f t="shared" si="1"/>
+        <v>81</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="F87" s="8">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B88" s="5">
+        <f t="shared" si="1"/>
+        <v>82</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="F88" s="8">
+        <v>46247</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B6:F8" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C9:H1601">
     <sortCondition ref="C9:C1601"/>
     <sortCondition ref="D9:D1601"/>
     <sortCondition ref="E9:E1601"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.68177083333333333" right="0.61651234567901236" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">