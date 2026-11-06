--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1,172 +1,176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\AREA DE TRABAJO\PTE-2026\NOVIEMBRE\ACTUALIZACION ORC Y OREC AUTOM\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BFA42A4-71A4-4027-B169-6177955E9A2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5A0CA9C9-5D14-4E4D-B601-A207A5FF65FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="1695" windowWidth="24885" windowHeight="13785" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$6:$F$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$7:$F$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B86" i="1" l="1"/>
-[...39 lines deleted...]
-  <c r="B9" i="1" s="1"/>
+  <c r="B88" i="1" l="1"/>
+  <c r="B89" i="1" s="1"/>
+  <c r="B90" i="1" s="1"/>
+  <c r="B91" i="1" s="1"/>
+  <c r="B92" i="1" s="1"/>
+  <c r="B93" i="1" s="1"/>
+  <c r="B9" i="1"/>
   <c r="B10" i="1" s="1"/>
   <c r="B11" i="1" s="1"/>
   <c r="B12" i="1" s="1"/>
   <c r="B13" i="1" s="1"/>
   <c r="B14" i="1" s="1"/>
   <c r="B15" i="1" s="1"/>
   <c r="B16" i="1" s="1"/>
   <c r="B17" i="1" s="1"/>
   <c r="B18" i="1" s="1"/>
   <c r="B19" i="1" s="1"/>
   <c r="B20" i="1" s="1"/>
   <c r="B21" i="1" s="1"/>
   <c r="B22" i="1" s="1"/>
   <c r="B23" i="1" s="1"/>
   <c r="B24" i="1" s="1"/>
   <c r="B25" i="1" s="1"/>
   <c r="B26" i="1" s="1"/>
   <c r="B27" i="1" s="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="B29" i="1" s="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="B31" i="1" s="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="B34" i="1" s="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="B36" i="1" s="1"/>
   <c r="B37" i="1" s="1"/>
   <c r="B38" i="1" s="1"/>
   <c r="B39" i="1" s="1"/>
   <c r="B40" i="1" s="1"/>
   <c r="B41" i="1" s="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="B43" i="1" s="1"/>
   <c r="B44" i="1" s="1"/>
   <c r="B45" i="1" s="1"/>
   <c r="B46" i="1" s="1"/>
   <c r="B47" i="1" s="1"/>
   <c r="B48" i="1" s="1"/>
   <c r="B49" i="1" s="1"/>
+  <c r="B50" i="1" s="1"/>
+  <c r="B51" i="1" s="1"/>
+  <c r="B52" i="1" s="1"/>
+  <c r="B53" i="1" s="1"/>
+  <c r="B54" i="1" s="1"/>
+  <c r="B55" i="1" s="1"/>
+  <c r="B56" i="1" s="1"/>
+  <c r="B57" i="1" s="1"/>
+  <c r="B58" i="1" s="1"/>
+  <c r="B59" i="1" s="1"/>
+  <c r="B60" i="1" s="1"/>
+  <c r="B61" i="1" s="1"/>
+  <c r="B62" i="1" s="1"/>
+  <c r="B63" i="1" s="1"/>
+  <c r="B64" i="1" s="1"/>
+  <c r="B65" i="1" s="1"/>
+  <c r="B66" i="1" s="1"/>
+  <c r="B67" i="1" s="1"/>
+  <c r="B68" i="1" s="1"/>
+  <c r="B69" i="1" s="1"/>
+  <c r="B70" i="1" s="1"/>
+  <c r="B71" i="1" s="1"/>
+  <c r="B72" i="1" s="1"/>
+  <c r="B73" i="1" s="1"/>
+  <c r="B74" i="1" s="1"/>
+  <c r="B75" i="1" s="1"/>
+  <c r="B76" i="1" s="1"/>
+  <c r="B77" i="1" s="1"/>
+  <c r="B78" i="1" s="1"/>
+  <c r="B79" i="1" s="1"/>
+  <c r="B80" i="1" s="1"/>
+  <c r="B81" i="1" s="1"/>
+  <c r="B82" i="1" s="1"/>
+  <c r="B83" i="1" s="1"/>
+  <c r="B84" i="1" s="1"/>
+  <c r="B85" i="1" s="1"/>
+  <c r="B86" i="1" s="1"/>
+  <c r="B87" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="136">
   <si>
     <t>OFICINAS REGISTRALES CONSULARES (ORC) AUTOMATIZADAS</t>
   </si>
   <si>
     <t>CONTINENTE</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>CONSULADO</t>
   </si>
   <si>
     <t>FECHA DE LANZAMIENTO</t>
   </si>
   <si>
     <t>AMERICA</t>
   </si>
   <si>
     <t>EUROPA</t>
   </si>
   <si>
     <t>ITALIA</t>
   </si>
   <si>
@@ -499,63 +503,81 @@
   <si>
     <t>HAMBURGO</t>
   </si>
   <si>
     <t>VALENCIA</t>
   </si>
   <si>
     <t>RUSIA</t>
   </si>
   <si>
     <t>MOSCU</t>
   </si>
   <si>
     <t>BERNA</t>
   </si>
   <si>
     <t>BILBAO</t>
   </si>
   <si>
     <t>REPUBLICA CHECA</t>
   </si>
   <si>
     <t>PRAGA</t>
   </si>
   <si>
-    <t>AL 31 DEAGOSTO DE 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MUNICH</t>
   </si>
   <si>
     <t>AFRICA</t>
   </si>
   <si>
     <t>MARRUECOS</t>
   </si>
   <si>
     <t>RABAT</t>
+  </si>
+  <si>
+    <t>Ordenado por fecha de lanzamiento (ascedente)</t>
+  </si>
+  <si>
+    <t>AL 31 DE OCTUBRE DE 2026</t>
+  </si>
+  <si>
+    <t>ORLANDO</t>
+  </si>
+  <si>
+    <t>ANTOFAGASTA</t>
+  </si>
+  <si>
+    <t>GENOVA</t>
+  </si>
+  <si>
+    <t>BELGICA</t>
+  </si>
+  <si>
+    <t>BRUSELAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -692,80 +714,86 @@
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 135" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 137" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 138" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 139" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 140" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 141" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 142" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 143" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 144" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 145" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 146" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 147" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 150" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 151" xfId="13" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 176" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
@@ -824,163 +852,197 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="41293" t="19615" r="48053" b="72387"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4" y="1"/>
           <a:ext cx="1316181" cy="493567"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1117,1586 +1179,1670 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F88"/>
+  <dimension ref="B1:F94"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E67" sqref="E67"/>
+      <selection activeCell="J82" sqref="J82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.140625" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="20" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:6" s="11" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="12"/>
-[...2 lines deleted...]
-      <c r="F3" s="12"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
     </row>
     <row r="4" spans="2:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
     <row r="5" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="13" t="s">
-[...8 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B5" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+    </row>
+    <row r="6" spans="2:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+    </row>
+    <row r="7" spans="2:6" s="1" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F7" s="6" t="s">
         <v>4</v>
-      </c>
-[...15 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5">
-        <f>B7+1</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>45356</v>
+        <v>10</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="5">
-        <f t="shared" ref="B9:B72" si="0">B8+1</f>
-        <v>3</v>
+        <f>B8+1</f>
+        <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F9" s="8">
-        <v>45428</v>
+        <v>45356</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="5">
-        <f t="shared" si="0"/>
-        <v>4</v>
+        <f t="shared" ref="B10:B73" si="0">B9+1</f>
+        <v>3</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F10" s="8">
-        <v>45434</v>
+        <v>45428</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="5">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>45434</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="5">
         <f t="shared" si="0"/>
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F12" s="8">
         <v>45434</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="5">
         <f t="shared" si="0"/>
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F13" s="8">
         <v>45434</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="5">
         <f t="shared" si="0"/>
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F14" s="8">
-        <v>45441</v>
+        <v>45434</v>
       </c>
     </row>
     <row r="15" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="5">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E15" s="10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F15" s="8">
         <v>45441</v>
       </c>
     </row>
     <row r="16" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="5">
         <f t="shared" si="0"/>
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F16" s="8">
         <v>45441</v>
       </c>
     </row>
     <row r="17" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="5">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F17" s="8">
         <v>45441</v>
       </c>
     </row>
     <row r="18" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="5">
         <f t="shared" si="0"/>
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F18" s="8">
-        <v>45454</v>
+        <v>45441</v>
       </c>
     </row>
     <row r="19" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="5">
         <f t="shared" si="0"/>
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F19" s="8">
-        <v>45461</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+        <v>45454</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="5">
         <f t="shared" si="0"/>
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F20" s="8">
-        <v>45524</v>
+        <v>45461</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B21" s="5">
         <f t="shared" si="0"/>
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E21" s="10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F21" s="8">
         <v>45524</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B22" s="5">
         <f t="shared" si="0"/>
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F22" s="8">
-        <v>45525</v>
+        <v>45524</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B23" s="5">
         <f t="shared" si="0"/>
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E23" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F23" s="8">
-        <v>45531</v>
+        <v>45525</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B24" s="5">
         <f t="shared" si="0"/>
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E24" s="10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F24" s="8">
-        <v>45537</v>
+        <v>45531</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B25" s="5">
         <f t="shared" si="0"/>
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F25" s="8">
         <v>45537</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B26" s="5">
         <f t="shared" si="0"/>
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E26" s="10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F26" s="8">
-        <v>45541</v>
+        <v>45537</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B27" s="5">
         <f t="shared" si="0"/>
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F27" s="8">
-        <v>45545</v>
+        <v>45541</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B28" s="5">
         <f t="shared" si="0"/>
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F28" s="8">
-        <v>45546</v>
+        <v>45545</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B29" s="5">
         <f t="shared" si="0"/>
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F29" s="8">
-        <v>45548</v>
+        <v>45546</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B30" s="5">
         <f t="shared" si="0"/>
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F30" s="8">
-        <v>45553</v>
+        <v>45548</v>
       </c>
     </row>
     <row r="31" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B31" s="5">
         <f t="shared" si="0"/>
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F31" s="8">
         <v>45553</v>
       </c>
     </row>
     <row r="32" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B32" s="5">
         <f t="shared" si="0"/>
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F32" s="8">
-        <v>45555</v>
+        <v>45553</v>
       </c>
     </row>
     <row r="33" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B33" s="5">
         <f t="shared" si="0"/>
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F33" s="8">
-        <v>45559</v>
+        <v>45555</v>
       </c>
     </row>
     <row r="34" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B34" s="5">
         <f t="shared" si="0"/>
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F34" s="8">
-        <v>45560</v>
+        <v>45559</v>
       </c>
     </row>
     <row r="35" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B35" s="5">
         <f t="shared" si="0"/>
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F35" s="8">
-        <v>45622</v>
+        <v>45560</v>
       </c>
     </row>
     <row r="36" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B36" s="5">
         <f t="shared" si="0"/>
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F36" s="8">
         <v>45622</v>
       </c>
     </row>
     <row r="37" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B37" s="5">
         <f t="shared" si="0"/>
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F37" s="8">
-        <v>45625</v>
+        <v>45622</v>
       </c>
     </row>
     <row r="38" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B38" s="5">
         <f t="shared" si="0"/>
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F38" s="8">
-        <v>45629</v>
+        <v>45625</v>
       </c>
     </row>
     <row r="39" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B39" s="5">
         <f t="shared" si="0"/>
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F39" s="8">
         <v>45629</v>
       </c>
     </row>
     <row r="40" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B40" s="5">
         <f t="shared" si="0"/>
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F40" s="8">
-        <v>45631</v>
+        <v>45629</v>
       </c>
     </row>
     <row r="41" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B41" s="5">
         <f t="shared" si="0"/>
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F41" s="8">
         <v>45631</v>
       </c>
     </row>
     <row r="42" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B42" s="5">
         <f t="shared" si="0"/>
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F42" s="8">
-        <v>45636</v>
+        <v>45631</v>
       </c>
     </row>
     <row r="43" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B43" s="5">
         <f t="shared" si="0"/>
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F43" s="8">
-        <v>45642</v>
+        <v>45636</v>
       </c>
     </row>
     <row r="44" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B44" s="5">
         <f t="shared" si="0"/>
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F44" s="8">
-        <v>45646</v>
+        <v>45642</v>
       </c>
     </row>
     <row r="45" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B45" s="5">
         <f t="shared" si="0"/>
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="E45" s="10" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F45" s="8">
         <v>45646</v>
       </c>
     </row>
     <row r="46" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B46" s="5">
         <f t="shared" si="0"/>
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F46" s="8">
-        <v>45652</v>
+        <v>45646</v>
       </c>
     </row>
     <row r="47" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B47" s="5">
         <f t="shared" si="0"/>
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F47" s="8">
-        <v>45653</v>
+        <v>45652</v>
       </c>
     </row>
     <row r="48" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B48" s="5">
         <f t="shared" si="0"/>
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F48" s="8">
         <v>45653</v>
       </c>
     </row>
     <row r="49" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B49" s="5">
         <f t="shared" si="0"/>
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F49" s="8">
         <v>45653</v>
       </c>
     </row>
     <row r="50" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B50" s="5">
         <f t="shared" si="0"/>
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F50" s="8">
-        <v>45721</v>
+        <v>45653</v>
       </c>
     </row>
     <row r="51" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B51" s="5">
         <f t="shared" si="0"/>
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F51" s="8">
-        <v>45729</v>
+        <v>45721</v>
       </c>
     </row>
     <row r="52" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B52" s="5">
         <f t="shared" si="0"/>
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="E52" s="10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F52" s="8">
-        <v>45770</v>
+        <v>45729</v>
       </c>
     </row>
     <row r="53" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B53" s="5">
         <f t="shared" si="0"/>
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F53" s="8">
         <v>45770</v>
       </c>
     </row>
     <row r="54" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B54" s="5">
         <f t="shared" si="0"/>
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F54" s="8">
-        <v>45798</v>
+        <v>45770</v>
       </c>
     </row>
     <row r="55" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B55" s="5">
         <f t="shared" si="0"/>
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F55" s="8">
-        <v>45888</v>
+        <v>45798</v>
       </c>
     </row>
     <row r="56" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B56" s="5">
         <f t="shared" si="0"/>
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F56" s="8">
-        <v>45905</v>
+        <v>45888</v>
       </c>
     </row>
     <row r="57" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B57" s="5">
         <f t="shared" si="0"/>
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F57" s="8">
-        <v>45919</v>
+        <v>45905</v>
       </c>
     </row>
     <row r="58" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B58" s="5">
         <f t="shared" si="0"/>
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E58" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F58" s="8">
-        <v>45925</v>
+        <v>45919</v>
       </c>
     </row>
     <row r="59" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B59" s="5">
         <f t="shared" si="0"/>
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="E59" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F59" s="8">
-        <v>45952</v>
+        <v>45925</v>
       </c>
     </row>
     <row r="60" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B60" s="5">
         <f t="shared" si="0"/>
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F60" s="8">
-        <v>45954</v>
+        <v>45952</v>
       </c>
     </row>
     <row r="61" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B61" s="5">
         <f t="shared" si="0"/>
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F61" s="8">
-        <v>45960</v>
+        <v>45954</v>
       </c>
     </row>
     <row r="62" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B62" s="5">
         <f t="shared" si="0"/>
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F62" s="8">
-        <v>45987</v>
+        <v>45960</v>
       </c>
     </row>
     <row r="63" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B63" s="5">
         <f t="shared" si="0"/>
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F63" s="8">
-        <v>46057</v>
+        <v>45987</v>
       </c>
     </row>
     <row r="64" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B64" s="5">
         <f t="shared" si="0"/>
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F64" s="8">
-        <v>46080</v>
+        <v>46057</v>
       </c>
     </row>
     <row r="65" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B65" s="5">
         <f t="shared" si="0"/>
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F65" s="8">
-        <v>46086</v>
+        <v>46080</v>
       </c>
     </row>
     <row r="66" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B66" s="5">
         <f t="shared" si="0"/>
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F66" s="8">
-        <v>46090</v>
+        <v>46086</v>
       </c>
     </row>
     <row r="67" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B67" s="5">
         <f t="shared" si="0"/>
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F67" s="8">
-        <v>46100</v>
+        <v>46090</v>
       </c>
     </row>
     <row r="68" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B68" s="5">
         <f t="shared" si="0"/>
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F68" s="8">
-        <v>46105</v>
+        <v>46100</v>
       </c>
     </row>
     <row r="69" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B69" s="5">
         <f t="shared" si="0"/>
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F69" s="8">
-        <v>46111</v>
+        <v>46105</v>
       </c>
     </row>
     <row r="70" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B70" s="5">
         <f t="shared" si="0"/>
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F70" s="8">
-        <v>46112</v>
+        <v>46111</v>
       </c>
     </row>
     <row r="71" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B71" s="5">
         <f t="shared" si="0"/>
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F71" s="8">
-        <v>46118</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="72" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B72" s="5">
         <f t="shared" si="0"/>
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F72" s="8">
-        <v>46119</v>
+        <v>46118</v>
       </c>
     </row>
     <row r="73" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B73" s="5">
-        <f t="shared" ref="B73:B88" si="1">B72+1</f>
-        <v>67</v>
+        <f t="shared" si="0"/>
+        <v>66</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F73" s="8">
-        <v>46120</v>
+        <v>46119</v>
       </c>
     </row>
     <row r="74" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B74" s="5">
-        <f t="shared" si="1"/>
-        <v>68</v>
+        <f t="shared" ref="B74:B93" si="1">B73+1</f>
+        <v>67</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E74" s="10" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F74" s="8">
-        <v>46121</v>
+        <v>46120</v>
       </c>
     </row>
     <row r="75" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B75" s="5">
         <f t="shared" si="1"/>
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F75" s="8">
-        <v>46128</v>
+        <v>46121</v>
       </c>
     </row>
     <row r="76" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B76" s="5">
         <f t="shared" si="1"/>
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F76" s="8">
-        <v>46133</v>
+        <v>46128</v>
       </c>
     </row>
     <row r="77" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B77" s="5">
         <f t="shared" si="1"/>
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F77" s="8">
-        <v>46136</v>
+        <v>46133</v>
       </c>
     </row>
     <row r="78" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B78" s="5">
         <f t="shared" si="1"/>
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F78" s="8">
-        <v>46148</v>
+        <v>46136</v>
       </c>
     </row>
     <row r="79" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B79" s="5">
         <f t="shared" si="1"/>
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F79" s="8">
-        <v>46149</v>
+        <v>46148</v>
       </c>
     </row>
     <row r="80" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B80" s="5">
         <f t="shared" si="1"/>
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E80" s="10" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F80" s="8">
-        <v>46174</v>
+        <v>46149</v>
       </c>
     </row>
     <row r="81" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B81" s="5">
         <f t="shared" si="1"/>
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F81" s="8">
-        <v>46185</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="82" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B82" s="5">
         <f t="shared" si="1"/>
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F82" s="8">
-        <v>46189</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="83" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B83" s="5">
         <f t="shared" si="1"/>
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F83" s="8">
-        <v>46190</v>
+        <v>46189</v>
       </c>
     </row>
     <row r="84" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B84" s="5">
         <f t="shared" si="1"/>
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F84" s="8">
-        <v>46191</v>
+        <v>46190</v>
       </c>
     </row>
     <row r="85" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B85" s="5">
         <f t="shared" si="1"/>
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F85" s="8">
-        <v>46197</v>
+        <v>46191</v>
       </c>
     </row>
     <row r="86" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B86" s="5">
         <f t="shared" si="1"/>
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F86" s="8">
-        <v>46206</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="87" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B87" s="5">
         <f t="shared" si="1"/>
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F87" s="8">
-        <v>46238</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="88" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="B88" s="5">
         <f t="shared" si="1"/>
+        <v>81</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="F88" s="8">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B89" s="5">
+        <f t="shared" si="1"/>
         <v>82</v>
       </c>
-      <c r="C88" s="7" t="s">
+      <c r="C89" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D89" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="D88" s="7" t="s">
+      <c r="E89" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="E88" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="8">
+      <c r="F89" s="8">
         <v>46247</v>
       </c>
     </row>
+    <row r="90" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B90" s="5">
+        <f t="shared" si="1"/>
+        <v>83</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="F90" s="8">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B91" s="5">
+        <f t="shared" si="1"/>
+        <v>84</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="F91" s="8">
+        <v>46316</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B92" s="5">
+        <f t="shared" si="1"/>
+        <v>85</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F92" s="8">
+        <v>46317</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="B93" s="5">
+        <f t="shared" si="1"/>
+        <v>86</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F93" s="8">
+        <v>46318</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="B94"/>
+    </row>
   </sheetData>
-  <autoFilter ref="B6:F8" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <sortCondition ref="E9:E1601"/>
+  <autoFilter ref="B7:F9" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C10:H1602">
+    <sortCondition ref="C10:C1602"/>
+    <sortCondition ref="D10:D1602"/>
+    <sortCondition ref="E10:E1602"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.68177083333333333" right="0.61651234567901236" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>