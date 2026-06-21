--- v1 (2026-02-01)
+++ v2 (2026-06-21)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E17CE527-8160-464B-AEC0-432DBE9D3580}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE78AB71-1DB7-426A-AFF3-5B5BCE37D849}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Incorp-OREC Revocadas" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Incorp-OREC Revocadas'!$B$15:$H$15</definedName>
     <definedName name="AECIR">[1]Hoja1!$B$62:$T$76</definedName>
     <definedName name="alianza">[1]Hoja1!$C$6:$C$19</definedName>
     <definedName name="Andy">[1]Hoja1!$C$5:$U$20</definedName>
     <definedName name="JR">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -150,51 +150,51 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Geneva"/>
       </rPr>
       <t xml:space="preserve">REVOCATORIA PARCIAL: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Geneva"/>
       </rPr>
       <t>Procedimiento por el cual, el RENIEC, a través de la emisión de una Resolución Jefatural, deja sin efecto la delegación a las Municipalidades del país, de algunas de las funciones registrales previstas en los incisos a), b), c), e), y o) del artículo 44° de la Ley N° 26497 y conferidas mediante la Resolución Jefatural N° 023-1996-JEF; para asumirlas de manera directa</t>
     </r>
   </si>
   <si>
     <t>09/08/2013</t>
   </si>
   <si>
     <t>15/03/2010</t>
   </si>
   <si>
     <t>ORDEN ALFABETICO:</t>
   </si>
   <si>
-    <t>(AL 12 DE DICIEMBRE DEL 2025)</t>
+    <t>(AL 22 DE MAYO DEL 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2438,52 +2438,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:H47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="33.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="2:8">