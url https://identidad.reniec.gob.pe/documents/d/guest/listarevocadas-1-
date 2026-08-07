--- v2 (2026-06-21)
+++ v3 (2026-08-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE78AB71-1DB7-426A-AFF3-5B5BCE37D849}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4D306FB4-B860-41EF-83FE-70646CB7CC0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Incorp-OREC Revocadas" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Incorp-OREC Revocadas'!$B$15:$H$15</definedName>
     <definedName name="AECIR">[1]Hoja1!$B$62:$T$76</definedName>
     <definedName name="alianza">[1]Hoja1!$C$6:$C$19</definedName>
     <definedName name="Andy">[1]Hoja1!$C$5:$U$20</definedName>
     <definedName name="JR">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -150,51 +150,51 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Geneva"/>
       </rPr>
       <t xml:space="preserve">REVOCATORIA PARCIAL: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Geneva"/>
       </rPr>
       <t>Procedimiento por el cual, el RENIEC, a través de la emisión de una Resolución Jefatural, deja sin efecto la delegación a las Municipalidades del país, de algunas de las funciones registrales previstas en los incisos a), b), c), e), y o) del artículo 44° de la Ley N° 26497 y conferidas mediante la Resolución Jefatural N° 023-1996-JEF; para asumirlas de manera directa</t>
     </r>
   </si>
   <si>
     <t>09/08/2013</t>
   </si>
   <si>
     <t>15/03/2010</t>
   </si>
   <si>
     <t>ORDEN ALFABETICO:</t>
   </si>
   <si>
-    <t>(AL 22 DE MAYO DEL 2026)</t>
+    <t>(AL 22 DE JULIO DEL 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -254,82 +254,76 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Geneva"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Geneva"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -347,118 +341,56 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...60 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="313">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -725,102 +657,90 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="313">
     <cellStyle name="Cancel" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Cancel 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Énfasis5 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Millares 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Millares 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Millares 2 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Millares 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Millares 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Millares 3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Millares 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Millares 4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Millares 4 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Millares 4 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Millares 5" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Millares 5 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Millares 6" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
@@ -2439,119 +2359,119 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="33.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="2:8">
       <c r="B5" s="1"/>
     </row>
     <row r="6" spans="2:8">
       <c r="B6" s="1"/>
     </row>
     <row r="7" spans="2:8">
       <c r="H7" s="4"/>
     </row>
     <row r="8" spans="2:8" ht="20.25">
       <c r="B8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="18"/>
-[...4 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
     </row>
     <row r="9" spans="2:8" ht="18">
-      <c r="B9" s="20" t="s">
+      <c r="B9" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="21"/>
-[...4 lines deleted...]
-      <c r="H9" s="22"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
     </row>
     <row r="10" spans="2:8">
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="2:8" ht="59.25" customHeight="1">
-      <c r="B11" s="23" t="s">
+      <c r="B11" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="23"/>
-[...4 lines deleted...]
-      <c r="H11" s="23"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
     </row>
     <row r="12" spans="2:8">
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="2:8">
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="2:8" ht="16.5" thickBot="1">
       <c r="B14" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="2:8" ht="25.5">
       <c r="B15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>4</v>