--- v1 (2025-12-31)
+++ v2 (2026-05-30)
@@ -9,88 +9,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\fuente subversion-portal2020\trunk\GestionPortal\web\html\agencia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{842C27D2-BE16-4605-8437-B2F6F034EE39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B07183B0-D5AA-469B-B8C3-6C516F2E123A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Incorp-OREC Incorporadas" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Incorp-OREC Incorporadas'!$B$15:$L$101</definedName>
     <definedName name="AECIR">[1]Hoja1!$B$62:$T$76</definedName>
     <definedName name="alianza">[1]Hoja1!$C$6:$C$19</definedName>
     <definedName name="Andy">[1]Hoja1!$C$5:$U$20</definedName>
     <definedName name="JR" localSheetId="0">#REF!</definedName>
     <definedName name="JR">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B18" i="1" l="1"/>
+  <c r="B102" i="1" l="1"/>
+  <c r="B18" i="1"/>
   <c r="B19" i="1"/>
   <c r="B20" i="1"/>
   <c r="B21" i="1"/>
   <c r="B22" i="1" s="1"/>
   <c r="B23" i="1" s="1"/>
   <c r="B24" i="1" s="1"/>
   <c r="B25" i="1" s="1"/>
   <c r="B26" i="1" s="1"/>
   <c r="B27" i="1" s="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="B29" i="1" s="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="B31" i="1" s="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="B34" i="1" s="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="B36" i="1" s="1"/>
   <c r="B37" i="1" s="1"/>
   <c r="B38" i="1" s="1"/>
   <c r="B39" i="1" s="1"/>
   <c r="B40" i="1" s="1"/>
   <c r="B41" i="1" s="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="B43" i="1" s="1"/>
@@ -135,51 +136,51 @@
   <c r="B82" i="1" s="1"/>
   <c r="B83" i="1" s="1"/>
   <c r="B84" i="1" s="1"/>
   <c r="B85" i="1" s="1"/>
   <c r="B86" i="1" s="1"/>
   <c r="B87" i="1" s="1"/>
   <c r="B88" i="1" s="1"/>
   <c r="B89" i="1" s="1"/>
   <c r="B90" i="1" s="1"/>
   <c r="B91" i="1" s="1"/>
   <c r="B92" i="1" s="1"/>
   <c r="B93" i="1" s="1"/>
   <c r="B94" i="1" s="1"/>
   <c r="B95" i="1" s="1"/>
   <c r="B96" i="1" s="1"/>
   <c r="B97" i="1" s="1"/>
   <c r="B98" i="1" s="1"/>
   <c r="B99" i="1" s="1"/>
   <c r="B100" i="1" s="1"/>
   <c r="B101" i="1" s="1"/>
   <c r="B17" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="330">
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
     <t>PROVINCIA</t>
   </si>
   <si>
     <t>DISTRITO</t>
   </si>
   <si>
     <t>MUNICIPALIDAD DE CENTRO POBLADO</t>
   </si>
   <si>
     <t>TIPO MUNICIPALIDAD</t>
   </si>
   <si>
     <t>RESOLUCIÓN JEFATURAL</t>
   </si>
   <si>
     <t>FECHA DE REVOCATORIA  PARCIAL</t>
   </si>
   <si>
     <t>FECHA INCORPORACIÓN (REV. TOTAL)</t>
   </si>
   <si>
@@ -1128,111 +1129,126 @@
   <si>
     <t>RJ N° 179-2024-JNAC/RENIEC</t>
   </si>
   <si>
     <t>PATIVILCA</t>
   </si>
   <si>
     <t>RJ N° 109-2025-JNAC/RENIEC</t>
   </si>
   <si>
     <t>1885-2013</t>
   </si>
   <si>
     <t>RANGO DE AÑOS TRANSFERIDOS</t>
   </si>
   <si>
     <t>CASTILLA</t>
   </si>
   <si>
     <t>RJ N° 021-2012-JNAC/RENIEC</t>
   </si>
   <si>
     <t>1874-1997</t>
   </si>
   <si>
-    <t>CENTRO POBLADO</t>
-[...1 lines deleted...]
-  <si>
     <t>JAYANCA</t>
   </si>
   <si>
     <t xml:space="preserve"> RJ Nº 161-2025-JNAC/RENIEC</t>
   </si>
   <si>
     <t>26/9/2025</t>
   </si>
   <si>
     <t>1897-2025</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>RJ N° 205-2025-JNAC/RENIEC</t>
+  </si>
+  <si>
+    <t>1982-2025</t>
+  </si>
+  <si>
+    <t>POR FECHA DE INCORPORACION (ASCENDENTE)</t>
+  </si>
+  <si>
+    <t>(AL 22 DE MAYO DEL 2026)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Geneva"/>
       </rPr>
       <t xml:space="preserve">REVOCATORIA TOTAL E  INCORPORACIÓN: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Geneva"/>
       </rPr>
       <t xml:space="preserve">
 Proceso por el cual, en cumplimiento de la Primera Disposición Complementaria de la Ley Nº 26497, el RENIEC procede a incorporar en forma real, efectiva y progresiva, el acervo documentario de las Oficinas de Registros de Estado Civil del país que conforman el Sistema de Registros Civiles a cargo de la Entidad
 A la fecha se han incorporado al RENIEC </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Geneva"/>
       </rPr>
-      <t>86 OREC</t>
+      <t>87 OREC</t>
     </r>
   </si>
   <si>
-    <t>(AL 12 DE DICIEMBRE DEL 2025)</t>
-[...17 lines deleted...]
-    <t>POR FECHA DE INCORPORACION (ASCENDENTE)</t>
+    <t>YARINACOCHA</t>
+  </si>
+  <si>
+    <t>PUERTO FIRMEZA</t>
+  </si>
+  <si>
+    <t>COMUNIDAD NATIVA</t>
+  </si>
+  <si>
+    <t>CENTRO POBLADO / COMUNIDAD NATIVA</t>
+  </si>
+  <si>
+    <t>RJ N° 052-2026-JNAC/RENIEC</t>
+  </si>
+  <si>
+    <t>1995-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1463,51 +1479,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="313">
+  <cellStyleXfs count="314">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1777,52 +1793,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1971,95 +1988,108 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="313" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="313" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="313" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="3" xfId="313" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="313">
+  <cellStyles count="314">
     <cellStyle name="Cancel" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Cancel 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Énfasis5 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Millares 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Millares 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Millares 2 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Millares 2 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Millares 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Millares 3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Millares 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Millares 4 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Millares 4 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Millares 4 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Millares 5" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Millares 5 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Millares 6" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 10 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Normal 10 2 2" xfId="313" xr:uid="{7AAFD66A-ECA6-47CB-BCE6-4B3E4125C800}"/>
     <cellStyle name="Normal 100" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 100 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 101" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 101 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Normal 102" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Normal 102 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Normal 103" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Normal 103 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Normal 104" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Normal 104 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Normal 105" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Normal 105 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Normal 106" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Normal 106 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Normal 107" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Normal 107 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Normal 108" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Normal 109" xfId="37" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Normal 11" xfId="38" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Normal 11 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Normal 110" xfId="40" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Normal 111" xfId="41" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Normal 112" xfId="42" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Normal 113" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Normal 114" xfId="44" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
@@ -3649,210 +3679,210 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L101"/>
+  <dimension ref="B1:L102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14:B15"/>
+      <selection activeCell="B10" sqref="B10:L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="26.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="23.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="25.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="18" style="3" customWidth="1"/>
     <col min="12" max="12" width="26.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="12.75">
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="2:12" ht="18">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="2:12">
       <c r="K3" s="6"/>
     </row>
     <row r="4" spans="2:12">
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="2:12">
       <c r="K5" s="6"/>
     </row>
     <row r="6" spans="2:12">
       <c r="K6" s="6"/>
     </row>
     <row r="7" spans="2:12" ht="23.25">
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="74" t="s">
         <v>173</v>
       </c>
-      <c r="C7" s="71"/>
-[...8 lines deleted...]
-      <c r="L7" s="72"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="76"/>
     </row>
     <row r="8" spans="2:12" ht="15">
-      <c r="B8" s="74" t="s">
-[...11 lines deleted...]
-      <c r="L8" s="76"/>
+      <c r="B8" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="C8" s="79"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="79"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="79"/>
+      <c r="L8" s="80"/>
     </row>
     <row r="9" spans="2:12">
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="75" customHeight="1">
-      <c r="B10" s="77" t="s">
-[...11 lines deleted...]
-      <c r="L10" s="77"/>
+      <c r="B10" s="81" t="s">
+        <v>323</v>
+      </c>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="81"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="81"/>
     </row>
     <row r="11" spans="2:12">
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12">
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="15.75">
       <c r="B13" s="68" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="18.75" customHeight="1">
-      <c r="B14" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="73" t="s">
+      <c r="B14" s="77" t="s">
+        <v>316</v>
+      </c>
+      <c r="C14" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="73" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="73" t="s">
+      <c r="D14" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="F14" s="73" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="73" t="s">
+      <c r="F14" s="77" t="s">
+        <v>327</v>
+      </c>
+      <c r="G14" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="73" t="s">
+      <c r="H14" s="77" t="s">
         <v>171</v>
       </c>
-      <c r="I14" s="73"/>
-      <c r="J14" s="73" t="s">
+      <c r="I14" s="77"/>
+      <c r="J14" s="77" t="s">
         <v>172</v>
       </c>
-      <c r="K14" s="73"/>
-      <c r="L14" s="73" t="s">
+      <c r="K14" s="77"/>
+      <c r="L14" s="77" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="36">
-      <c r="B15" s="73"/>
-[...4 lines deleted...]
-      <c r="G15" s="73"/>
+      <c r="B15" s="77"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
+      <c r="G15" s="77"/>
       <c r="H15" s="18" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>6</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>5</v>
       </c>
       <c r="K15" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="L15" s="73"/>
+      <c r="L15" s="77"/>
     </row>
     <row r="16" spans="2:12">
       <c r="B16" s="69">
         <v>1</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="34" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="33" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="20"/>
       <c r="I16" s="28"/>
       <c r="J16" s="39" t="s">
         <v>11</v>
       </c>
       <c r="K16" s="40" t="s">
         <v>220</v>
@@ -5977,51 +6007,51 @@
       <c r="E81" s="55" t="s">
         <v>115</v>
       </c>
       <c r="F81" s="19"/>
       <c r="G81" s="33" t="s">
         <v>10</v>
       </c>
       <c r="H81" s="37" t="s">
         <v>116</v>
       </c>
       <c r="I81" s="36">
         <v>41696</v>
       </c>
       <c r="J81" s="37" t="s">
         <v>117</v>
       </c>
       <c r="K81" s="51" t="s">
         <v>245</v>
       </c>
       <c r="L81" s="42" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="82" spans="2:12" ht="45">
       <c r="B82" s="69">
-        <f t="shared" ref="B82:B101" si="1">B81+1</f>
+        <f t="shared" ref="B82:B102" si="1">B81+1</f>
         <v>67</v>
       </c>
       <c r="C82" s="34" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="34" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="55" t="s">
         <v>118</v>
       </c>
       <c r="F82" s="19"/>
       <c r="G82" s="33" t="s">
         <v>10</v>
       </c>
       <c r="H82" s="37" t="s">
         <v>98</v>
       </c>
       <c r="I82" s="36" t="s">
         <v>180</v>
       </c>
       <c r="J82" s="37" t="s">
         <v>119</v>
       </c>
       <c r="K82" s="51" t="s">
@@ -6583,96 +6613,128 @@
       <c r="I99" s="60" t="s">
         <v>271</v>
       </c>
       <c r="J99" s="34" t="s">
         <v>306</v>
       </c>
       <c r="K99" s="60">
         <v>45860</v>
       </c>
       <c r="L99" s="67" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="100" spans="2:12">
       <c r="B100" s="69">
         <f t="shared" si="1"/>
         <v>85</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E100" s="54" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F100" s="19"/>
       <c r="G100" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="19"/>
       <c r="I100" s="19"/>
       <c r="J100" s="17" t="s">
+        <v>313</v>
+      </c>
+      <c r="K100" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="K100" s="9" t="s">
+      <c r="L100" s="67" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="101" spans="2:12">
       <c r="B101" s="69">
         <f t="shared" si="1"/>
         <v>86</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="54" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F101" s="19"/>
       <c r="G101" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H101" s="19"/>
       <c r="I101" s="19"/>
       <c r="J101" s="17" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="K101" s="9" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="L101" s="67" t="s">
-        <v>323</v>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="102" spans="2:12">
+      <c r="B102" s="69">
+        <f t="shared" si="1"/>
+        <v>87</v>
+      </c>
+      <c r="C102" s="70" t="s">
+        <v>121</v>
+      </c>
+      <c r="D102" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="E102" s="70" t="s">
+        <v>324</v>
+      </c>
+      <c r="F102" s="71" t="s">
+        <v>325</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="H102" s="19"/>
+      <c r="I102" s="19"/>
+      <c r="J102" s="70" t="s">
+        <v>328</v>
+      </c>
+      <c r="K102" s="72">
+        <v>46164</v>
+      </c>
+      <c r="L102" s="73" t="s">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B15:L101" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B13:L102">
     <sortCondition ref="C13:C102"/>
     <sortCondition ref="D13:D102"/>
     <sortCondition ref="E13:E102"/>
     <sortCondition ref="F13:F102"/>
   </sortState>
   <mergeCells count="12">
     <mergeCell ref="B7:L7"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="E14:E15"/>
   </mergeCells>
   <pageMargins left="0.24" right="0.24" top="0.64" bottom="0.27" header="0.3" footer="0.21"/>